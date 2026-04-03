--- v0 (2025-11-06)
+++ v1 (2026-04-03)
@@ -1,1018 +1,1068 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00653B64" w:rsidRDefault="009E4B9C" w:rsidP="00653B64">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="64DECD56" w14:textId="12A6DBB1" w:rsidR="00653B64" w:rsidRPr="009F402E" w:rsidRDefault="009E4B9C" w:rsidP="009F402E">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                 </w:t>
       </w:r>
-      <w:r w:rsidR="00530041">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="009F402E">
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F12C8A2" wp14:editId="0EA7ED1C">
-[...10 lines deleted...]
-            <wp:docPr id="1" name="Grafik 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5937CB48" wp14:editId="7DBC843B">
+            <wp:extent cx="1533525" cy="628650"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="2" name="Grafik 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Logo_ZfsL_GE.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:grayscl/>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1567815" cy="632460"/>
+                      <a:ext cx="1533525" cy="628650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416640" w:rsidRDefault="00416640" w:rsidP="00653B64">
-[...23 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="52784764" w14:textId="77777777" w:rsidR="00416640" w:rsidRPr="009F402E" w:rsidRDefault="00416640" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B57976D" w14:textId="77777777" w:rsidR="00416640" w:rsidRPr="009F402E" w:rsidRDefault="00416640" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A59111C" w14:textId="77777777" w:rsidR="00416640" w:rsidRPr="009F402E" w:rsidRDefault="00416640" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="48"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3960"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009F402E" w14:paraId="43990BB2" w14:textId="77777777" w:rsidTr="009F402E">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1614"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2869243D" w14:textId="77777777" w:rsidR="009F402E" w:rsidRDefault="009F402E" w:rsidP="009F402E">
+            <w:pPr>
+              <w:ind w:left="180"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64A00ACE" w14:textId="77777777" w:rsidR="009F402E" w:rsidRPr="00C575F1" w:rsidRDefault="009F402E" w:rsidP="009F402E">
+            <w:pPr>
+              <w:ind w:left="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C575F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zentrum für schulpraktische</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ACB6816" w14:textId="77777777" w:rsidR="009F402E" w:rsidRPr="00C575F1" w:rsidRDefault="009F402E" w:rsidP="009F402E">
+            <w:pPr>
+              <w:ind w:left="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C575F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lehrkräfteausbildung Gelsenkirchen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1864F95F" w14:textId="77777777" w:rsidR="009F402E" w:rsidRPr="00C575F1" w:rsidRDefault="009F402E" w:rsidP="009F402E">
+            <w:pPr>
+              <w:ind w:left="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74BF8235" w14:textId="77777777" w:rsidR="009F402E" w:rsidRPr="00C575F1" w:rsidRDefault="009F402E" w:rsidP="009F402E">
+            <w:pPr>
+              <w:ind w:left="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C575F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lüttinghofallee 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F31D24" w14:textId="77777777" w:rsidR="009F402E" w:rsidRPr="00C575F1" w:rsidRDefault="009F402E" w:rsidP="009F402E">
+            <w:pPr>
+              <w:ind w:left="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C575F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45896 Gelsenkirchen </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B1F1E1" w14:textId="77777777" w:rsidR="009F402E" w:rsidRDefault="009F402E" w:rsidP="009F402E">
+            <w:pPr>
+              <w:ind w:left="180"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="253CCBE9" w14:textId="77777777" w:rsidR="009F402E" w:rsidRPr="00967E82" w:rsidRDefault="009F402E" w:rsidP="009F402E">
+      <w:pPr>
+        <w:ind w:left="7080" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00530041">
-[...92 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00C575F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Zuständiges Seminar:</w:t>
-[...79 lines deleted...]
-      <w:r w:rsidRPr="00416640">
+        <w:t>Seminar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213FDE">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         </w:rPr>
+        <w:t></w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3473A7ED" w14:textId="3602982D" w:rsidR="009F402E" w:rsidRPr="00967E82" w:rsidRDefault="009F402E" w:rsidP="009F402E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C575F1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C575F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BK </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C575F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C575F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GyGe</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C575F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SF</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D66DAEF" w14:textId="228D63DD" w:rsidR="00D72445" w:rsidRPr="009F402E" w:rsidRDefault="00416640" w:rsidP="009F402E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r>
-[...344 lines deleted...]
-    <w:p w:rsidR="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
+    </w:p>
+    <w:p w14:paraId="3DE9B6C0" w14:textId="77777777" w:rsidR="00D72445" w:rsidRPr="009F402E" w:rsidRDefault="00D72445" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A14B8DE" w14:textId="77777777" w:rsidR="00653B64" w:rsidRPr="009F402E" w:rsidRDefault="00653B64" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180503AD" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136AD453" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF564D">
-        <w:rPr>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Mitteilung</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF564D">
-        <w:rPr>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> einer aktuellen Bankverbindung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
+    <w:p w14:paraId="04602AC7" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>zwecks Abrechnung von Reisekosten Im ZfsL Gelsenkirchen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="00653B64"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7855D7BA" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1041E6B2" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
         <w:t>Bitte in Druckbuchstaben ausfüllen und im Geschäftszimmer abgeben.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="00653B64"/>
-    <w:p w:rsidR="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="00653B64"/>
+    <w:p w14:paraId="4B3BF256" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CCA582" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="7626"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF564D" w:rsidRPr="00AF564D" w:rsidTr="00AF564D">
+      <w:tr w:rsidR="00AF564D" w:rsidRPr="009F402E" w14:paraId="52C152C0" w14:textId="77777777" w:rsidTr="00AF564D">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF564D" w:rsidRPr="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
-            <w:r w:rsidRPr="00AF564D">
+          <w:p w14:paraId="26F64505" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F402E">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF564D" w:rsidRPr="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="007974D1"/>
+          <w:p w14:paraId="50C28DA8" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="007974D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF564D" w:rsidRPr="00AF564D" w:rsidTr="00AF564D">
+      <w:tr w:rsidR="00AF564D" w:rsidRPr="009F402E" w14:paraId="45C5A60D" w14:textId="77777777" w:rsidTr="00AF564D">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF564D" w:rsidRPr="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
-            <w:r w:rsidRPr="00AF564D">
+          <w:p w14:paraId="5D907F18" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F402E">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
               <w:t>Vorname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF564D" w:rsidRPr="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="007974D1"/>
+          <w:p w14:paraId="0B68926A" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="007974D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF564D" w:rsidRPr="00AF564D" w:rsidTr="00AF564D">
+      <w:tr w:rsidR="00AF564D" w:rsidRPr="009F402E" w14:paraId="506E7452" w14:textId="77777777" w:rsidTr="00AF564D">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
-            <w:r w:rsidRPr="00AF564D">
+          <w:p w14:paraId="4A802DBE" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F402E">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
               <w:t xml:space="preserve">Beginn des </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF564D" w:rsidRPr="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
-            <w:r w:rsidRPr="00AF564D">
+          <w:p w14:paraId="3267B6E1" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F402E">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vorbereitungsdienstes: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF564D" w:rsidRPr="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="007974D1"/>
+          <w:p w14:paraId="4FDF9BF2" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="007974D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF564D" w:rsidRPr="00AF564D" w:rsidTr="00AF564D">
+      <w:tr w:rsidR="00AF564D" w:rsidRPr="009F402E" w14:paraId="297AC7DA" w14:textId="77777777" w:rsidTr="00AF564D">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF564D" w:rsidRPr="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
-            <w:r w:rsidRPr="00AF564D">
+          <w:p w14:paraId="38714CB9" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F402E">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
               <w:t>IBAN:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF564D" w:rsidRPr="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="007974D1"/>
+          <w:p w14:paraId="6D99345D" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="007974D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF564D" w:rsidTr="00AF564D">
+      <w:tr w:rsidR="00AF564D" w:rsidRPr="009F402E" w14:paraId="08B3B096" w14:textId="77777777" w:rsidTr="00AF564D">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
-[...4 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="6651B79B" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F402E">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+              <w:t>Bank:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF564D" w:rsidRPr="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="007974D1"/>
+          <w:p w14:paraId="67FDA519" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="007974D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="00653B64"/>
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="708A31AC" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A082C2" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C4F5EA" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271AD6A5" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA9459B" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00653B64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF564D" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
+    <w:p w14:paraId="37E01C58" w14:textId="77777777" w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidRDefault="00AF564D" w:rsidP="00AF564D">
       <w:pPr>
         <w:ind w:firstLine="708"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="00AF564D" w:rsidSect="00653B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>Datum, Unterschrift</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00AF564D" w:rsidRPr="009F402E" w:rsidSect="00653B64">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00530041" w:rsidRDefault="00530041" w:rsidP="00530041">
+    <w:p w14:paraId="40D41EDF" w14:textId="77777777" w:rsidR="00530041" w:rsidRDefault="00530041" w:rsidP="00530041">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00530041" w:rsidRDefault="00530041" w:rsidP="00530041">
+    <w:p w14:paraId="3CD112D7" w14:textId="77777777" w:rsidR="00530041" w:rsidRDefault="00530041" w:rsidP="00530041">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Open Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00530041" w:rsidRDefault="00530041">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="338484B7" w14:textId="77777777" w:rsidR="00530041" w:rsidRDefault="00530041">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Stand: </w:t>
     </w:r>
     <w:r w:rsidR="000566D7">
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00125D6E">
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:t>/20</w:t>
     </w:r>
     <w:r w:rsidR="000566D7">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00125D6E">
       <w:t>2</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00530041" w:rsidRDefault="00530041">
+  <w:p w14:paraId="7DE43DFD" w14:textId="77777777" w:rsidR="00530041" w:rsidRDefault="00530041">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00530041" w:rsidRDefault="00530041" w:rsidP="00530041">
+    <w:p w14:paraId="763BA092" w14:textId="77777777" w:rsidR="00530041" w:rsidRDefault="00530041" w:rsidP="00530041">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00530041" w:rsidRDefault="00530041" w:rsidP="00530041">
+    <w:p w14:paraId="5ABA2011" w14:textId="77777777" w:rsidR="00530041" w:rsidRDefault="00530041" w:rsidP="00530041">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76160880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D98C246"/>
     <w:lvl w:ilvl="0" w:tplc="80247DF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1089,240 +1139,243 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00653B64"/>
     <w:rsid w:val="000566D7"/>
     <w:rsid w:val="00125D6E"/>
     <w:rsid w:val="0014194F"/>
     <w:rsid w:val="00387BF1"/>
     <w:rsid w:val="0039363D"/>
     <w:rsid w:val="003D5EF9"/>
     <w:rsid w:val="003E0E67"/>
     <w:rsid w:val="00416640"/>
     <w:rsid w:val="004550DC"/>
     <w:rsid w:val="004A6636"/>
     <w:rsid w:val="004B4E95"/>
     <w:rsid w:val="00530041"/>
     <w:rsid w:val="006248B4"/>
     <w:rsid w:val="0065197E"/>
     <w:rsid w:val="00653B64"/>
     <w:rsid w:val="006D5341"/>
     <w:rsid w:val="00711BAF"/>
     <w:rsid w:val="00754DBB"/>
     <w:rsid w:val="007779C9"/>
     <w:rsid w:val="007A0A77"/>
     <w:rsid w:val="007B0011"/>
     <w:rsid w:val="008A3834"/>
     <w:rsid w:val="008E1442"/>
     <w:rsid w:val="009521E3"/>
     <w:rsid w:val="009E4B9C"/>
+    <w:rsid w:val="009F402E"/>
     <w:rsid w:val="00AF564D"/>
     <w:rsid w:val="00BC1E3A"/>
     <w:rsid w:val="00C13218"/>
     <w:rsid w:val="00C9415C"/>
     <w:rsid w:val="00CF6852"/>
     <w:rsid w:val="00D0628B"/>
     <w:rsid w:val="00D50C64"/>
     <w:rsid w:val="00D66640"/>
     <w:rsid w:val="00D72445"/>
     <w:rsid w:val="00E90EF6"/>
     <w:rsid w:val="00F95730"/>
     <w:rsid w:val="00FA44D9"/>
     <w:rsid w:val="00FF3B99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0D1865E7"/>
+  <w14:docId w14:val="116E8C9E"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{217A5D35-EE04-434C-9AC3-BCF0D9FD215A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1498,50 +1551,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D66640"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0065197E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -1763,73 +1817,73 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00530041"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00530041"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="703865108">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2091,73 +2145,73 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF76734A-68C9-4DFA-BC63-0E0D402D50C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>50</Words>
-  <Characters>647</Characters>
+  <Words>49</Words>
+  <Characters>585</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Zentrum für schulpraktische Lehrerausbildung</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>696</CharactersWithSpaces>
+  <CharactersWithSpaces>633</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Santoro, Sabine</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>